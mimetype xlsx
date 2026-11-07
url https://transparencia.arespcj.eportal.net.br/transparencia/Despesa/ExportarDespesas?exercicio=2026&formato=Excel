--- v0 (2026-09-17)
+++ v1 (2026-11-07)
@@ -1,117 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f2224c67f5e4c20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4440c793f6834f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0cea96953bb04fe6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R55be827667bd4211"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cea96953bb04fe6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55be827667bd4211" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Codigo</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Titulo</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>ValorEmpenhadoDespesa</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>ValorLiquidadoDespesa</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ValorPagoDespesa</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>ValorOrcadoDespesa</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>010101</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>ARES</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>15.563.590,12</x:v>
+        <x:v>18.763.058,02</x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>13.416.361,91</x:v>
+        <x:v>17.102.658,97</x:v>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>13.134.701,61</x:v>
+        <x:v>16.212.503,28</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>28.500.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>010101.0412510011.001</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>FUNCIONAMENTO DA ARES-PCJ</x:v>
       </x:c>
       <x:c r="C3" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="E3" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>2.500.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>010101.0412510012.001</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>MANUTENÇÃO DA ARES-PCJ</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>15.563.590,12</x:v>
+        <x:v>18.763.058,02</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>13.416.361,91</x:v>
+        <x:v>17.102.658,97</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>13.134.701,61</x:v>
+        <x:v>16.212.503,28</x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>26.000.000,00</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>